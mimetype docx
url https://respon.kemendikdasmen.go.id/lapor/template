--- v0 (2026-06-14)
+++ v1 (2026-11-05)
@@ -1,145 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="768E172A" w14:textId="3637636D" w:rsidR="00430B4D" w:rsidRDefault="003C72B7">
-[...1 lines deleted...]
-        <w:t>Laporan Keamanan Siber</w:t>
+    <w:p w14:paraId="4467F905" w14:textId="7E34C1F0" w:rsidR="00430B4D" w:rsidRPr="00B650F4" w:rsidRDefault="00786857" w:rsidP="00786857">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B650F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Laporan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B650F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B650F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Insiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B650F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Siber</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE68CA1" w14:textId="02220AFC" w:rsidR="003C72B7" w:rsidRDefault="003C72B7">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="003C72B7">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="6663"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00786857" w14:paraId="25A0D111" w14:textId="092FE7C6" w:rsidTr="00B650F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C7546E" w14:textId="0AAEBCBA" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Nama </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FEBCE0" w14:textId="3E88DA59" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDB5E6A" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00786857" w14:paraId="29A0DDA1" w14:textId="33C1C6ED" w:rsidTr="00B650F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25813E09" w14:textId="2BA918DB" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A35B655" w14:textId="232D6F49" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF93157" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00786857" w14:paraId="4FEB91E7" w14:textId="11E695C6" w:rsidTr="00B650F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6341E8" w14:textId="50296F45" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Analisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Temuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E421A5" w14:textId="21130D07" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1CDA1B" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C70490B" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="535165D7" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BBD0AFD" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40FFA395" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="560C8520" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00786857" w14:paraId="5534028C" w14:textId="395BFF4E" w:rsidTr="00B650F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B493864" w14:textId="1CE5FF89" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rekomendasi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>perbaikan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63051643" w14:textId="72E78049" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1A6DC6" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B4F4567" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28F9EC4E" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A1B4797" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A0937A" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EBBA197" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="195E35A5" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857" w:rsidP="00786857">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="49DF8D6B" w14:textId="77777777" w:rsidR="00786857" w:rsidRDefault="00786857"/>
+    <w:sectPr w:rsidR="00786857">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003C72B7"/>
+    <w:rsidRoot w:val="00786857"/>
+    <w:rsid w:val="00021CB4"/>
+    <w:rsid w:val="000A70EE"/>
     <w:rsid w:val="000C348A"/>
+    <w:rsid w:val="000F2EA3"/>
+    <w:rsid w:val="0014003B"/>
     <w:rsid w:val="002D63A8"/>
-    <w:rsid w:val="003C72B7"/>
     <w:rsid w:val="00430B4D"/>
+    <w:rsid w:val="0044307C"/>
+    <w:rsid w:val="004E28A3"/>
+    <w:rsid w:val="00525201"/>
     <w:rsid w:val="005D5B88"/>
+    <w:rsid w:val="005F1002"/>
     <w:rsid w:val="00685008"/>
+    <w:rsid w:val="0075314A"/>
+    <w:rsid w:val="0077005E"/>
+    <w:rsid w:val="00786857"/>
     <w:rsid w:val="008A5313"/>
+    <w:rsid w:val="00934B10"/>
+    <w:rsid w:val="00A010ED"/>
+    <w:rsid w:val="00A856E3"/>
+    <w:rsid w:val="00AB5DE1"/>
+    <w:rsid w:val="00AC3B5F"/>
+    <w:rsid w:val="00B650F4"/>
     <w:rsid w:val="00BD70E8"/>
+    <w:rsid w:val="00C04EFE"/>
     <w:rsid w:val="00C0568A"/>
+    <w:rsid w:val="00C53D58"/>
     <w:rsid w:val="00D6642C"/>
-    <w:rsid w:val="00EC6E9C"/>
+    <w:rsid w:val="00F04E1C"/>
+    <w:rsid w:val="00F31C91"/>
+    <w:rsid w:val="00FA1915"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="06294D38"/>
+  <w14:docId w14:val="2A123A5C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AF39034F-AC70-4B6F-9770-5C18427CE0BA}"/>
+  <w15:docId w15:val="{8D1A8BEA-B15A-4293-8ADA-8FC1F3FA7082}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -507,558 +817,577 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="003C72B7"/>
+    <w:rsid w:val="00786857"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00786857"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1330,54 +1659,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>5</Words>
-  <Characters>33</Characters>
+  <Words>14</Words>
+  <Characters>86</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37</CharactersWithSpaces>
+  <CharactersWithSpaces>99</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pusdatin Kemdikbud</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>